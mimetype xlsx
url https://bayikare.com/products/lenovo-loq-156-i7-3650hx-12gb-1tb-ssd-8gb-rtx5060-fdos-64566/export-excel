--- v0 (2026-03-03)
+++ v1 (2026-04-17)
@@ -74,156 +74,156 @@
   <si>
     <t>Ekran Tazeleme Hızı</t>
   </si>
   <si>
     <t>144 Hz</t>
   </si>
   <si>
     <t>Ekran Parlaklığı</t>
   </si>
   <si>
     <t>300nits Anti-Glare</t>
   </si>
   <si>
     <t>İşlemci Tipi</t>
   </si>
   <si>
     <t>Intel® Core™ i7</t>
   </si>
   <si>
     <t>İşlemci</t>
   </si>
   <si>
     <t>Intel Core™ i7-13650HX, 14 Çekirdek (6P + 8E) / 20 İş Parçacığı, P çekirdeği 4,9 GHz'e kadar, E çekirdeği 3,6 GHz'e kadar, 24 MB Intel® Akıllı Önbellek</t>
   </si>
   <si>
+    <t>Bellek Kapasitesi</t>
+  </si>
+  <si>
+    <t>12 GB</t>
+  </si>
+  <si>
+    <t>Disk Kapasitesi</t>
+  </si>
+  <si>
+    <t>1 TB SSD</t>
+  </si>
+  <si>
+    <t>Disk Bilgisi</t>
+  </si>
+  <si>
+    <t>1TB SSD M.2 2242 PCIe® 4.0x4 NVMe®</t>
+  </si>
+  <si>
+    <t>Ekran Boyutu</t>
+  </si>
+  <si>
+    <t>15,6"</t>
+  </si>
+  <si>
+    <t>Ekran Kartı Belleği</t>
+  </si>
+  <si>
+    <t>8 GB</t>
+  </si>
+  <si>
+    <t>İşletim Sistemi</t>
+  </si>
+  <si>
+    <t>FreeDOS</t>
+  </si>
+  <si>
+    <t>Dokunmatik Ekran</t>
+  </si>
+  <si>
+    <t>Yok</t>
+  </si>
+  <si>
+    <t>Ekran Kartı Serisi</t>
+  </si>
+  <si>
+    <t>NVIDIA GeForce RTX 5060</t>
+  </si>
+  <si>
+    <t>Ekran Kartı</t>
+  </si>
+  <si>
+    <t>NVIDIA GeForce RTX™ 5060 8GB GDDR7, Boost Saati 2497MHz, TGP 100W, 572 AI TOPS</t>
+  </si>
+  <si>
+    <t>Optik Sürücü</t>
+  </si>
+  <si>
+    <t>Kablosuz</t>
+  </si>
+  <si>
+    <t>Wi-Fi® 6, 802.11ax 2x2 + BT5.2</t>
+  </si>
+  <si>
+    <t>Ethernet Kartı</t>
+  </si>
+  <si>
+    <t>Tümleşik 10/100/1000 Mbps</t>
+  </si>
+  <si>
+    <t>Port Yapısı</t>
+  </si>
+  <si>
+    <t>3 adet USB-A (USB 5Gbps / USB 3.2 Gen 1) 1 adet USB-C® (USB 10Gbps / USB 3.2 Gen 2), USB PD 65-100W ve DisplayPort™ 1.4 özellikli 1 adet HDMI® 2.1, 8K/60Hz'e kadar 1 adet Kulaklık/mikrofon birleşik girişi (3,5 mm) 1 adet Ethernet (RJ-45) 1 adet ince uçlu</t>
+  </si>
+  <si>
+    <t>Web Kamerası</t>
+  </si>
+  <si>
+    <t>Var</t>
+  </si>
+  <si>
+    <t>Klavye Aydınlatması</t>
+  </si>
+  <si>
+    <t>Kart Okuyucu</t>
+  </si>
+  <si>
+    <t>Parmak İzi Okuyucu</t>
+  </si>
+  <si>
+    <t>Garanti</t>
+  </si>
+  <si>
+    <t>2 Yıl</t>
+  </si>
+  <si>
+    <t>Batarya</t>
+  </si>
+  <si>
+    <t>60 Wh</t>
+  </si>
+  <si>
     <t>Bellek Tipi</t>
   </si>
   <si>
-    <t>1 adet 12 GB SODIMM DDR5-4800</t>
-[...101 lines deleted...]
-    <t>60 Wh</t>
+    <t>Hafıza 1 adet 12 GB SODIMM DDR5-4800 Bellek Yuvaları İki adet DDR5 SODIMM yuvası, çift kanallı kullanım imkanı Maksimum Bellek 32 GB'a kadar DDR5-4800 bellek desteği</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -696,115 +696,115 @@
       <c r="B17" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
         <v>34</v>
       </c>
       <c r="B18" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
         <v>36</v>
       </c>
       <c r="B19" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
         <v>38</v>
       </c>
       <c r="B20" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
+        <v>39</v>
+      </c>
+      <c r="B21" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
         <v>41</v>
       </c>
       <c r="B22" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
         <v>43</v>
       </c>
       <c r="B23" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
         <v>45</v>
       </c>
       <c r="B24" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
         <v>47</v>
       </c>
       <c r="B25" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B26" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B27" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
+        <v>50</v>
+      </c>
+      <c r="B28" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
         <v>52</v>
       </c>
       <c r="B29" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
         <v>54</v>
       </c>
       <c r="B30" t="s">
         <v>55</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>